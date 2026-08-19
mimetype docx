--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -1,311 +1,6595 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="page1"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="46" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>520065</wp:posOffset>
+              <wp:posOffset>195580</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>520065</wp:posOffset>
+              <wp:posOffset>144780</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6530340" cy="9660255"/>
+            <wp:extent cx="7157720" cy="42545"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
-                      <a:clrChange>
-[...8 lines deleted...]
-                      </a:clrChange>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6530340" cy="9660255"/>
+                      <a:ext cx="7157720" cy="42545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
-      </w:r>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>195580</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>453390</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7157720" cy="42545"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7157720" cy="42545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="1239"/>
+        <w:spacing w:after="0" w:line="277" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SECURITIES AND EXCHANGE COMMISSION Washington, D.C. 20549</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SCHEDULE 13G</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="346" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>UNDER THE SECURITIES EXCHANGE ACT OF 1934</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="52" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:ind w:left="3520"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Amendment No. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="330" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1119"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Vistagen Therapeutics Inc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-6985</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>69215</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5717540" cy="42545"/>
+            <wp:wrapNone/>
+            <wp:docPr id="3" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5717540" cy="42545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="213" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:ind w:left="3720"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(Name of Issuer)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="330" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="358" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1119"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Common Stock</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-6985</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>69215</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5717540" cy="42545"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5717540" cy="42545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="213" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3220"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>This format is in the process of being created from the filing. Please check back shortly.</w:t>
+        <w:t>(Title of Class of Securities)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="330" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1119"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>92840H400</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-6985</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>69215</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5717540" cy="42545"/>
+            <wp:wrapNone/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5717540" cy="42545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="213" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3680"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(CUSIP Number)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="330" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1119"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>12/31/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-6985</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>69215</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5717540" cy="42545"/>
+            <wp:wrapNone/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5717540" cy="42545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="213" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(Date of Event Which Requires Filing of this Statement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="361" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check the appropriate box to designate the rule pursuant to which this Schedule is filed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="58" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="380"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Rule 13d-1(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5080</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-151130</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="7" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 7"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="38" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="380"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Rule 13d-1(c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5080</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-151130</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="8" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="38" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="380"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Rule 13d-1(d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-32385</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>92710</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7157720" cy="42545"/>
+            <wp:wrapNone/>
+            <wp:docPr id="9" name="Picture 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7157720" cy="42545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-32385</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>178435</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7157720" cy="42545"/>
+            <wp:wrapNone/>
+            <wp:docPr id="10" name="Picture 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 10"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7157720" cy="42545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5080</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-151130</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="11" name="Picture 11"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 11"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="213" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SCHEDULE 13G</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="295" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUSIP No. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>92840H400</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="361" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Names of Reporting Persons</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The Vanguard Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check the appropriate box if a member of a Group (see instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="33" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120" w:hanging="1112"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="1120" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="12" name="Picture 12"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 12"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128270"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="13" name="Picture 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 13"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128270"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="30" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120" w:hanging="1112"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="1120" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sec Use Only</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Citizenship or Place of Organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>PENNSYLVANIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16884" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="10099"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="866" w:right="1440" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="1" w:name="page2"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Number of</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shares</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Beneficially</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Owned by</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Each</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0" w:line="230" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>With:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="392" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="303" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="317" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="330" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sole Voting Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>0.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shared Voting Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>228,509.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sole Dispositive Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>0.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shared Dispositive</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0" w:line="191" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="83" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1,824,738.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="85" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Aggregate Amount Beneficially Owned by Each Reporting Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1,824,738.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check box if the aggregate amount in row (9) excludes certain shares (See Instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5715</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>172720</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="14" name="Picture 14"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 14"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="281" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Percent of class represented by amount in row (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4.62 %</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Type of Reporting Person (See Instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="2">
+            <w:col w:w="1100" w:space="60"/>
+            <w:col w:w="9980"/>
+          </w:cols>
+          <w:pgMar w:left="320" w:top="166" w:right="439" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="70" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="236" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comment for Type of Reporting Person: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>On January 12, 2026, The Vanguard Group, Inc. went through an internal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>realignment. As of that date, The Vanguard Group, Inc. no longer performs portfolio management services or administers proxy voting. In accordance with SEC Release No. 34-39538 (January 12, 1998), The Vanguard Group, Inc. anticipates that certain subsidiaries or business divisions of subsidiaries of The Vanguard Group, Inc., that currently have, or are deemed to have, beneficial ownership with The Vanguard Group, Inc., will report beneficial ownership separately (on a disaggregated basis) from The Vanguard Group, Inc. in reliance on such release. These subsidiaries and/or business divisions pursue the same investment strategies as previously pursued by The Vanguard Group, Inc. prior to the realignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="302" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="60"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SCHEDULE 13G</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="299" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name of issuer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Vistagen Therapeutics Inc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Address of issuer's principal executive offices:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>343 Allerton Avenue, South San Francisco, CA, 94080</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name of person filing:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The Vanguard Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Address or principal business office or, if none, residence:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>100 Vanguard Blvd., Malvern, PA 19355</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Citizenship:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>PA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Title of class of securities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Common Stock</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CUSIP No.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="960"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>92840H400</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="940" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>If this statement is filed pursuant to §§ 240.13d-1(b) or 240.13d-2(b) or (c), check whether the person filing is a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="946" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128270"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="15" name="Picture 15"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 15"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128270"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Broker or dealer registered under section 15 of the Act (15 U.S.C. 78o);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="11140"/>
+          </w:cols>
+          <w:pgMar w:left="320" w:top="166" w:right="439" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+          <w:type w:val="continuous"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="2" w:name="page3"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="49" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="16" name="Picture 16"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 16"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Bank as defined in section 3(a)(6) of the Act (15 U.S.C. 78c);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="57" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="17" name="Picture 17"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 17"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId24">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Insurance company as defined in section 3(a)(19) of the Act (15 U.S.C. 78c);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="57" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="18" name="Picture 18"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 18"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId25">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Investment company registered under section 8 of the Investment Company Act of 1940 (15 U.S.C. 80a-8);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="62" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="19" name="Picture 19"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 19"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId26">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  An investment adviser in accordance with § 240.13d-1(b)(1)(ii)(E);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="57" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="20" name="Picture 20"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 20"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId27">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  An employee benefit plan or endowment fund in accordance with § 240.13d-1(b)(1)(ii)(F);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="57" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="21" name="Picture 21"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 21"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId28">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  A parent holding company or control person in accordance with § 240.13d-1(b)(1)(ii)(G);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="57" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="22" name="Picture 22"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 22"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId29">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  A savings associations as defined in Section 3(b) of the Federal Deposit Insurance Act (12 U.S.C. 1813);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="57" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:right="680" w:hanging="912"/>
+        <w:spacing w:after="0" w:line="185" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="39"/>
+          <w:szCs w:val="39"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="23" name="Picture 23"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 23"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId30">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A church plan that is excluded from the definition of an investment company under section 3(c)(14) of the Investment Company Act of 1940 (15 U.S.C. 80a-3);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="30" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="39"/>
+          <w:szCs w:val="39"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="39"/>
+          <w:szCs w:val="39"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="24" name="Picture 24"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 24"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId31">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  A non-U.S. institution in accordance with § 240.13d-1(b)(1)(ii)(J). If filing as a non-U.S. institution in</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="14" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="39"/>
+          <w:szCs w:val="39"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0" w:line="230" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>accordance with § 240.13d-1(b)(1)(ii)(J),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1300"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>please specify the type of institution:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="34" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="25" name="Picture 25"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 25"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId32">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Group, in accordance with Rule 240.13d-1(b)(1)(ii)(K).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="341" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="900" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ownership</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Amount beneficially owned:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1824738</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Percent of class:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4.62 %</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Number of shares as to which the person has:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16887" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="11140"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="126" w:right="399" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="348" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="355" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="293" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="263" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="341" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="211" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="24" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="260" w:hanging="254"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="260" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sole power to vote or to direct the vote:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="287" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="6240" w:firstLine="6"/>
+        <w:spacing w:after="0" w:line="486" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="318" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shared power to vote or to direct the vote: 228509</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="380" w:hanging="374"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="380" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sole power to dispose or to direct the disposition of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="287" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="5120" w:firstLine="6"/>
+        <w:spacing w:after="0" w:line="486" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="366" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shared power to dispose or to direct the disposition of: 1824738</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ownership of 5 Percent or Less of a Class.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="58" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="420"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ownership of 5 percent or less of a class</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3810</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-151130</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="26" name="Picture 26"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 26"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId33">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="24" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ownership of more than 5 Percent on Behalf of Another Person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>If any other person is known to have the right to receive or the power to direct the receipt of dividends from, or the proceeds from the sale of, such securities, a statement to that effect should be included in response to this item and, if such interest relates to more than 5 percent of the class, such person should be identified. A listing of the shareholders of an investment company registered under the Investment Company Act of 1940 or the beneficiaries of employee benefit plan, pension fund or endowment fund is not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="247" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="40"/>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The Vanguard Group, Inc.'s clients, including investment companies registered under the Investment Company Act of 1940 and other managed accounts, have the right to receive or the power to direct the receipt of dividends from, or the proceeds from the sale of, the securities reported herein. No one other person's interest in the securities reported herein is more than 5%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="18" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="460"/>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Identification and Classification of the Subsidiary Which Acquired the Security Being Reported on by the Parent Holding Company or Control Person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Identification and Classification of Members of the Group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Notice of Dissolution of Group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="314" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Certifications:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16887" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="2">
+            <w:col w:w="720" w:space="200"/>
+            <w:col w:w="10220"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="126" w:right="399" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+          <w:type w:val="continuous"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="3" w:name="page4"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="720" w:right="40"/>
+        <w:spacing w:after="0" w:line="238" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>By signing below I certify that, to the best of my knowledge and belief, the securities referred to above were acquired and are held in the ordinary course of business and were not acquired and are not held for the purpose of or with the effect of changing or influencing the control of the issuer of the securities and were not acquired and are not held in connection with or as a participant in any transaction having that purpose or effect, other than activities solely in connection with a nomination under § 240.14a-11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="285" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SIGNATURE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:spacing w:after="0" w:line="258" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>After reasonable inquiry and to the best of my knowledge and belief, I certify that the information set forth in this statement is true, complete and correct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="307" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The Vanguard Group</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="152" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4260"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="5340" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Signature:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ashley Grim</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4260"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name/Title: Head of Global Fund Administration</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4260"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="5340" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>01/30/2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
       <w:cols w:equalWidth="0" w:num="1">
-        <w:col w:w="9166"/>
+        <w:col w:w="10920"/>
       </w:cols>
-      <w:pgMar w:left="1300" w:top="1440" w:right="1440" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+      <w:pgMar w:left="580" w:top="153" w:right="399" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="2AE8944A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="625558EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="238E1F29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:start w:val="2"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="46E87CCD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:start w:val="11"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="3D1B58BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:start w:val="3"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="507ED7AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
@@ -477,51 +6761,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>3</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>