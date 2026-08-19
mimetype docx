--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -1,311 +1,12023 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="page1"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="46" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>520065</wp:posOffset>
+              <wp:posOffset>195580</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>520065</wp:posOffset>
+              <wp:posOffset>144780</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6530340" cy="9660255"/>
+            <wp:extent cx="7157720" cy="42545"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
-                      <a:clrChange>
-[...8 lines deleted...]
-                      </a:clrChange>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6530340" cy="9660255"/>
+                      <a:ext cx="7157720" cy="42545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
-      </w:r>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>195580</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="page">
+              <wp:posOffset>453390</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7157720" cy="42545"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7157720" cy="42545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="1239"/>
+        <w:spacing w:after="0" w:line="277" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SECURITIES AND EXCHANGE COMMISSION Washington, D.C. 20549</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SCHEDULE 13G</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="346" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>UNDER THE SECURITIES EXCHANGE ACT OF 1934</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="52" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:ind w:left="3520"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Amendment No. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="330" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1119"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Vistagen Therapeutics, Inc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-6985</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>69215</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5717540" cy="42545"/>
+            <wp:wrapNone/>
+            <wp:docPr id="3" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5717540" cy="42545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="213" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:ind w:left="3720"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(Name of Issuer)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="330" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="358" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1119"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>Common Stock, par value $0.001 per share</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-6985</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>69215</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5717540" cy="42545"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5717540" cy="42545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="213" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3220"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>This format is in the process of being created from the filing. Please check back shortly.</w:t>
+        <w:t>(Title of Class of Securities)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="330" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1119"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>92840H400</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-6985</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>69215</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5717540" cy="42545"/>
+            <wp:wrapNone/>
+            <wp:docPr id="5" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5717540" cy="42545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="213" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3680"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(CUSIP Number)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="330" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="1119"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>12/31/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-6985</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>69215</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5717540" cy="42545"/>
+            <wp:wrapNone/>
+            <wp:docPr id="6" name="Picture 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5717540" cy="42545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="213" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(Date of Event Which Requires Filing of this Statement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="361" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check the appropriate box to designate the rule pursuant to which this Schedule is filed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="58" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="380"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Rule 13d-1(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5080</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-151130</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="7" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 7"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="38" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="380"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Rule 13d-1(c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5080</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-151130</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="8" name="Picture 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="38" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="380"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Rule 13d-1(d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-32385</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>92710</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7157720" cy="42545"/>
+            <wp:wrapNone/>
+            <wp:docPr id="9" name="Picture 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 9"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7157720" cy="42545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-32385</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>178435</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7157720" cy="42545"/>
+            <wp:wrapNone/>
+            <wp:docPr id="10" name="Picture 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 10"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7157720" cy="42545"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5080</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-151130</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="11" name="Picture 11"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 11"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="213" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SCHEDULE 13G</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="295" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUSIP No. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>92840H400</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="361" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Names of Reporting Persons</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Commodore Capital LP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check the appropriate box if a member of a Group (see instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="33" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120" w:hanging="1112"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="1120" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="12" name="Picture 12"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 12"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128270"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="13" name="Picture 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 13"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128270"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="30" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120" w:hanging="1112"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="1120" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sec Use Only</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Citizenship or Place of Organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>DELAWARE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16884" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="10099"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="866" w:right="1440" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="1" w:name="page2"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Number of</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shares</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Beneficially</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Owned by</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Each</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="230" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>With:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="392" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="303" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="317" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="330" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sole Voting Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>0.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shared Voting Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4,383,508.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sole Dispositive Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>0.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shared Dispositive</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0" w:line="191" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="83" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4,383,508.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="85" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Aggregate Amount Beneficially Owned by Each Reporting Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4,383,508.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check box if the aggregate amount in row (9) excludes certain shares (See Instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5715</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>172720</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="14" name="Picture 14"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 14"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="281" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Percent of class represented by amount in row (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>9.9 %</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Type of Reporting Person (See Instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>IA, PN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="2">
+            <w:col w:w="1060" w:space="60"/>
+            <w:col w:w="8979"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="166" w:right="1440" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="369" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SCHEDULE 13G</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="295" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUSIP No. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>92840H400</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="361" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Names of Reporting Persons</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Commodore Capital Master LP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check the appropriate box if a member of a Group (see instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="10099"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="166" w:right="1440" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+          <w:type w:val="continuous"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="137" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="222" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="287" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="216" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Number of</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shares</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Beneficially</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Owned by</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Each</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="230" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>With:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="392" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="238" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="15" name="Picture 15"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 15"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="17" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="16" name="Picture 16"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 16"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="30" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sec Use Only</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Citizenship or Place of Organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:ind w:right="7059"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CAYMAN ISLANDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="96" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:ind w:right="7079"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sole Voting Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>0.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shared Voting Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4,383,508.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sole Dispositive Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>0.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shared Dispositive</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0" w:line="191" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="83" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4,383,508.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="85" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Aggregate Amount Beneficially Owned by Each Reporting Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4,383,508.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="43" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check box if the aggregate amount in row (9) excludes certain shares (See Instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="2">
+            <w:col w:w="1060" w:space="60"/>
+            <w:col w:w="8979"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="166" w:right="1440" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+          <w:type w:val="continuous"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>716915</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>12700</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="128905" cy="128270"/>
+            <wp:wrapNone/>
+            <wp:docPr id="17" name="Picture 17"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 17"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId24">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128270"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="10099"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="166" w:right="1440" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+          <w:type w:val="continuous"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="2" w:name="page3"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Percent of class represented by amount in row (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>9.9 %</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Type of Reporting Person (See Instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>PN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="345" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SCHEDULE 13G</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="295" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUSIP No. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>92840H400</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="361" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Names of Reporting Persons</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Robert Egen Atkinson</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check the appropriate box if a member of a Group (see instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="10099"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="126" w:right="1440" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="137" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="222" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="287" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="216" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Number of</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shares</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Beneficially</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Owned by</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Each</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="230" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>With:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="392" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="303" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="317" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="330" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="238" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="18" name="Picture 18"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 18"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId25">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="17" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="19" name="Picture 19"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 19"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId26">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="30" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sec Use Only</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Citizenship or Place of Organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>UNITED STATES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="85" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sole Voting Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>0.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shared Voting Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4,383,508.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sole Dispositive Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>0.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shared Dispositive</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0" w:line="191" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="83" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4,383,508.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="85" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Aggregate Amount Beneficially Owned by Each Reporting Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4,383,508.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check box if the aggregate amount in row (9) excludes certain shares (See Instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5715</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>172720</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:wrapNone/>
+            <wp:docPr id="20" name="Picture 20"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 20"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId27">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="281" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Percent of class represented by amount in row (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>9.9 %</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Type of Reporting Person (See Instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>HC, IN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="2">
+            <w:col w:w="1060" w:space="60"/>
+            <w:col w:w="8979"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="126" w:right="1440" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+          <w:type w:val="continuous"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="369" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SCHEDULE 13G</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="295" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUSIP No. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>92840H400</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="361" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Names of Reporting Persons</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Michael Kramarz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1120" w:hanging="1112"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="1120" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check the appropriate box if a member of a Group (see instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="10099"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="126" w:right="1440" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+          <w:type w:val="continuous"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="3" w:name="page4"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="354" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="287" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="216" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Number of</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shares</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Beneficially</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Owned by</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Each</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="231" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="230" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>With:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="392" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="303" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="317" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="330" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="21" name="Picture 21"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 21"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId28">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="17" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="22" name="Picture 22"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 22"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId29">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="30" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sec Use Only</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Citizenship or Place of Organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>UNITED STATES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="85" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sole Voting Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>0.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shared Voting Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4,383,508.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sole Dispositive Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>0.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shared Dispositive</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="40"/>
+        <w:spacing w:after="0" w:line="191" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="43"/>
+          <w:szCs w:val="43"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Power</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="83" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="280"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4,383,508.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="85" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Aggregate Amount Beneficially Owned by Each Reporting Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>4,383,508.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Check box if the aggregate amount in row (9) excludes certain shares (See Instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5715</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>172720</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="128905" cy="128270"/>
+            <wp:wrapNone/>
+            <wp:docPr id="23" name="Picture 23"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 23"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId30">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128270"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="281" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Percent of class represented by amount in row (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>9.9 %</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Type of Reporting Person (See Instructions)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>HC, IN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="2">
+            <w:col w:w="1060" w:space="60"/>
+            <w:col w:w="9960"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="126" w:right="459" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="369" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="20"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SCHEDULE 13G</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="299" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name of issuer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Vistagen Therapeutics, Inc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Address of issuer's principal executive offices:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>343 Allerton Avenue, South San Francisco, CALIFORNIA, 94080.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name of person filing:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Commodore Capital LP Commodore Capital Master LP Robert Egen Atkinson Michael Kramarz Each a "Filer."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Address or principal business office or, if none, residence:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The address for Commodore Capital LP, Robert Egen Atkinson, and Michael Kramarz is 444 Madison Avenue, Floor 35, New York, NY 10022. The address for Commodore Capital Master LP is c/o Maples Corporate Services Limited, Ugland House, South Church Street, PO Box 309, Grand Cayman KY1-1104, Cayman Islands.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="11" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Citizenship:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>See Item 4 of the cover page for each Filer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Title of class of securities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Common Stock, par value $0.001 per share</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CUSIP No.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>92840H400</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="900" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>If this statement is filed pursuant to §§ 240.13d-1(b) or 240.13d-2(b) or (c), check whether the person filing is a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="11080"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="126" w:right="459" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+          <w:type w:val="continuous"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="4" w:name="page5"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="49" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="24" name="Picture 24"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 24"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId31">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Broker or dealer registered under section 15 of the Act (15 U.S.C. 78o);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="57" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="25" name="Picture 25"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 25"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId32">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Bank as defined in section 3(a)(6) of the Act (15 U.S.C. 78c);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="57" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128270"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="26" name="Picture 26"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 26"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId33">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128270"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Insurance company as defined in section 3(a)(19) of the Act (15 U.S.C. 78c);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="57" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="27" name="Picture 27"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 27"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId34">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Investment company registered under section 8 of the Investment Company Act of 1940 (15 U.S.C. 80a-8);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="57" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="28" name="Picture 28"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 28"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId35">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  An investment adviser in accordance with § 240.13d-1(b)(1)(ii)(E);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="57" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="29" name="Picture 29"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 29"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId36">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  An employee benefit plan or endowment fund in accordance with § 240.13d-1(b)(1)(ii)(F);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="57" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="30" name="Picture 30"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 30"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId37">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  A parent holding company or control person in accordance with § 240.13d-1(b)(1)(ii)(G);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="57" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="31" name="Picture 31"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 31"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId38">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  A savings associations as defined in Section 3(b) of the Federal Deposit Insurance Act (12 U.S.C. 1813);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="57" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:right="580" w:hanging="912"/>
+        <w:spacing w:after="0" w:line="185" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="39"/>
+          <w:szCs w:val="39"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="32" name="Picture 32"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 32"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId39">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A church plan that is excluded from the definition of an investment company under section 3(c)(14) of the Investment Company Act of 1940 (15 U.S.C. 80a-3);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="30" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="39"/>
+          <w:szCs w:val="39"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="39"/>
+          <w:szCs w:val="39"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="33" name="Picture 33"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 33"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId40">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  A non-U.S. institution in accordance with § 240.13d-1(b)(1)(ii)(J). If filing as a non-U.S. institution in</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="14" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="39"/>
+          <w:szCs w:val="39"/>
+          <w:color w:val="auto"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0" w:line="230" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>accordance with § 240.13d-1(b)(1)(ii)(J),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1300"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>please specify the type of institution:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="34" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="1"/>
+          <w:szCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="128905" cy="128905"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="34" name="Picture 34"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 34"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId41">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="128905" cy="128905"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Group, in accordance with Rule 240.13d-1(b)(1)(ii)(K).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="341" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="900" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ownership</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Amount beneficially owned:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="233" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>See Item 9 of the cover page for each Filer. This report on Schedule 13G is being filed by Commodore Capital LP (the "Firm"), Commodore Capital Master LP ("Commodore Master"), Michael Kramarz, and Robert Egen Atkinson. The Firm is the investment manager to Commodore Master. As of December 31, 2025, the Firm may be deemed to beneficially own an aggregate of 4,383,508 shares Common Stock, par value $0.001 per share (the "Common Stock"), consisting of (i) Tranche 1 Warrants to purchase up to 1,394,310 shares of Common Stock (the "Tranche 1 Warrants") (ii) Tranche 2 Warrants to purchase up to 1,690,014 shares of Common Stock (the "Tranche 2 Warrants"), and (iii) 1,299,184 shares of Common Stock each Filer has the right to acquire through the exercise of a pre-funded</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="6" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:right="40" w:hanging="912"/>
+        <w:spacing w:after="0" w:line="243" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>warrant (the "Pre-Funded Warrant") of Vistagen Therapeutics, Inc (the "Issuer"). The Tranche 1 Warrants, Tranche 2 Warrants, and the Pre-Funded Warrant are subject to a beneficial ownership limitation of 9.99% (the "Beneficial Ownership Limitation"). The foregoing excludes 1,489,436 shares of Common Stock underlying the Pre-Funded Warrant, which is subject to the Beneficial Ownership Limitation. The Firm, as the investment manager to Commodore Master, may be deemed to beneficially own these securities. Michael Kramarz and Robert Egen Atkinson are the managing partners of the Firm and exercise investment discretion with respect to these securities. Ownership percentages are based on 39,495,451 Common Stock reported as issued and outstanding as of November 12, 2025 in the Issuer's Quarterly Report on Form 10-Q filed with the Securities and Exchange Commission on November 13, 2025, plus (i) 1,394,310 Tranche 1 Warrants (ii) 1,690,014 Tranche 2 Warrants and (iii) 1,299,184 shares of Common Stock of which the Filers may acquire upon the exercise of the Pre-Funded Warrant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="15" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Percent of class:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="4" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>See Item 11 of the cover page for each Filer. %</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920" w:hanging="912"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Number of shares as to which the person has:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16887" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="11040"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="126" w:right="499" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="348" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="353" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="274" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="24" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:ind w:right="6380" w:firstLine="6"/>
+        <w:spacing w:after="0" w:line="509" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="258" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sole power to vote or to direct the vote: See Item 5 of the cover page for each Filer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="6140" w:firstLine="6"/>
+        <w:spacing w:after="0" w:line="509" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="318" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shared power to vote or to direct the vote: See Item 6 of the cover page for each Filer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="5220" w:firstLine="6"/>
+        <w:spacing w:after="0" w:line="486" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="378" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Sole power to dispose or to direct the disposition of: See Item 7 of the cover page for each Filer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="5020" w:firstLine="6"/>
+        <w:spacing w:after="0" w:line="486" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="366" w:val="left"/>
+        </w:tabs>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Shared power to dispose or to direct the disposition of: See Item 8 of the cover page for each Filer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="1" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ownership of 5 Percent or Less of a Class.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="341" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ownership of more than 5 Percent on Behalf of Another Person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Identification and Classification of the Subsidiary Which Acquired the Security Being Reported on by the Parent Holding Company or Control Person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16887" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="2">
+            <w:col w:w="620" w:space="300"/>
+            <w:col w:w="10120"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="126" w:right="499" w:bottom="0" w:gutter="0" w:footer="0" w:header="0"/>
+          <w:type w:val="continuous"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="5" w:name="page6"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="900" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Identification and Classification of Members of the Group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="900" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Notice of Dissolution of Group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Not Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="314" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="920" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Item 10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Certifications:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="940" w:right="160"/>
+        <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>By signing below I certify that, to the best of my knowledge and belief, the securities referred to above were not acquired and are not held for the purpose of or with the effect of changing or influencing the control of the issuer of the securities and were not acquired and are not held in connection with or as a participant in any transaction having that purpose or effect, other than activities solely in connection with a nomination under § 240.14a-11.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="220"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>SIGNATURE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1480"/>
+        <w:spacing w:after="0" w:line="258" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>After reasonable inquiry and to the best of my knowledge and belief, I certify that the information set forth in this statement is true, complete and correct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="307" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2240"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Commodore Capital LP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="152" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2840"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="3920" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Signature:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Michael Kramarz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2840"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name/Title: Managing Partner</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2840"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="3920" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>02/17/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="152" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2920"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Commodore Capital Master LP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="152" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3160"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="4220" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Signature:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Michael Kramarz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3160"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name/Title: Authorized Signatory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3160"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="4220" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>02/17/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="152" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="2120"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Robert Egen Atkinson</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="152" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3220"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="4300" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Signature:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Robert Egen Atkinson</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3220"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name/Title: Authorized Signatory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3220"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="4300" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>02/17/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="152" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="1700"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Michael Kramarz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="152" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3160"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="4220" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Signature:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Michael Kramarz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3160"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name/Title: Authorized Signatory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="44" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="3160"/>
+        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:leader="none" w:pos="4220" w:val="left"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>02/17/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="108" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:ind w:right="8260"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Exhibit Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="291" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Exhibit 1: Joint Filing Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:w="11140"/>
+          </w:cols>
+          <w:pgMar w:left="360" w:top="153" w:right="399" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="6" w:name="page7"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Exhibit 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="203" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>JOINT FILING AGREEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="210" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:right="120"/>
+        <w:spacing w:after="0" w:line="236" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The undersigned acknowledge and agree that the foregoing statement on Schedule 13G is filed on behalf of each of the undersigned, and that all subsequent amendments to this statement on Schedule 13G shall be filed on behalf of each of the undersigned without the necessity of filing additional joint acquisition statements. The undersigned acknowledge that each shall be responsible for the timely filing of such amendments, and for the completeness and accuracy of the information concerning it contained therein, but shall not be responsible for the completeness and accuracy of the information concerning the other, except to the extent that it knows or has reason to believe that such information is inaccurate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="208" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Dated: February 17, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4540"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Commodore Capital LP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="25" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4540"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single" w:color="auto"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>/s/Michael Kramarz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4540"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name: Michael Kramarz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4540"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Title: Managing Partner</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="203" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4540"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Commodore Capital Master LP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="25" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4540"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single" w:color="auto"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>/s/Michael Kramarz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4540"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name: Michael Kramarz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4540"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Title: Authorized Signatory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="203" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4540"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Robert Egen Atkinson</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="25" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4540"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single" w:color="auto"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>/s/Robert Egen Atkinson</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4540"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name: Robert Egen Atkinson</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="203" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4540"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Michael Kramarz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="25" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4540"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single" w:color="auto"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>/s/ Michael Kramarz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="4540"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Name: Michael Kramarz</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
       <w:cols w:equalWidth="0" w:num="1">
-        <w:col w:w="9166"/>
+        <w:col w:w="11240"/>
       </w:cols>
-      <w:pgMar w:left="1300" w:top="1440" w:right="1440" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+      <w:pgMar w:left="320" w:top="111" w:right="339" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="46E87CCD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="3D1B58BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="507ED7AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="2EB141F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:start w:val="2"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="41B71EFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="79E2A9E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:start w:val="11"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="7545E146"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="515F007C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:start w:val="3"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="5BD062C2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:start w:val="1"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
@@ -477,51 +12189,51 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.jpeg"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>3</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>