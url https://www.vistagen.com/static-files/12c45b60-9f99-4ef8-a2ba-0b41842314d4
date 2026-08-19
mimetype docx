--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -1,549 +1,9056 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-[...3 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="page1"/>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:pStyle w:val="HorizontalLine"/>
+        <w:bidi w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="primary_doc.xml.htm"/>
+      <w:bookmarkStart w:id="1" w:name="ksprimary_doc"/>
+      <w:bookmarkStart w:id="2" w:name="primary_doc.xml.htm"/>
+      <w:bookmarkStart w:id="3" w:name="ksprimary_doc"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="HorizontalLine"/>
+        <w:pBdr>
+          <w:bottom w:val="double" w:sz="2" w:space="0" w:color="808080"/>
+        </w:pBdr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
-        <w:drawing>
-[...58 lines deleted...]
-        </w:drawing>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="scheader"/>
+      <w:bookmarkStart w:id="5" w:name="scheader"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5956" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5956"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5956" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SECURITIES AND EXCHANGE COMMISSION </w:t>
+              <w:br/>
+              <w:t xml:space="preserve">Washington, D.C. 20549 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5956" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCHEDULE 13G </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5956" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNDER THE SECURITIES EXCHANGE ACT OF 1934 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5956" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Amendment No. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">)* </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5956" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>Vistagen Therapeutics, Inc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="HorizontalLine"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(Name of Issuer)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5956" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>Common Stock, $0.001 par value per share</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="HorizontalLine"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(Title of Class of Securities)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5956" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>92840H400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="HorizontalLine"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(CUSIP Number)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5956" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>12/31/2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="HorizontalLine"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(Date of Event Which Requires Filing of this Statement)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8446" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8446"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8446" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Check the appropriate box to designate the rule pursuant to which this Schedule is filed:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8446" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Image1" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name="Image1" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId2"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rule 13d-1(b) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8446" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2" name="Image2" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name="Image2" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId3"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rule 13d-1(c) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8446" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="3" name="Image3" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="3" name="Image3" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rule 13d-1(d) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="HorizontalLine"/>
+        <w:pBdr>
+          <w:bottom w:val="double" w:sz="2" w:space="0" w:color="808080"/>
+        </w:pBdr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="HorizontalLine"/>
+        <w:pBdr>
+          <w:bottom w:val="double" w:sz="2" w:space="0" w:color="808080"/>
+        </w:pBdr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
       </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="1996" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1996"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1996" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCHEDULE 13G </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...102 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
-        <w:t>This format is in the process of being created from the filing. Please check back shortly.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="cusipNumber"/>
+      <w:bookmarkStart w:id="7" w:name="cusipNumber"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5133" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1283"/>
+        <w:gridCol w:w="3850"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CUSIP No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3850" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>92840H400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="reportingPersonDetails"/>
+      <w:bookmarkStart w:id="9" w:name="reportingPersonDetails"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2188"/>
+        <w:gridCol w:w="8017"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Names of Reporting Persons </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Great Point Partners, LLC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Check the appropriate box if a member of a Group (see instructions) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="4" name="Image4" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="4" name="Image4" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(a) </w:t>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="5" name="Image5" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="Image5" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">  (b) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Sec Use Only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Citizenship or Place of Organization </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DELAWARE </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Number of Shares Beneficially Owned by Each Reporting Person With:</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="3032" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="28" w:type="dxa"/>
+                <w:left w:w="28" w:type="dxa"/>
+                <w:bottom w:w="28" w:type="dxa"/>
+                <w:right w:w="28" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="242"/>
+              <w:gridCol w:w="2790"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="242" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>5</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2790" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t xml:space="preserve">Sole Voting Power </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>0.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="242" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>6</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2790" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t xml:space="preserve">Shared Voting Power </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>2,055,834.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="242" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>7</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2790" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t xml:space="preserve">Sole Dispositive Power </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>0.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="242" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>8</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2790" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t xml:space="preserve">Shared Dispositive Power </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>2,055,834.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aggregate Amount Beneficially Owned by Each Reporting Person </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2,055,834.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Check box if the aggregate amount in row (9) excludes certain shares (See Instructions) </w:t>
+              <w:br/>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="6" name="Image6" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="6" name="Image6" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Percent of class represented by amount in row (9) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.95 % </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8017" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Type of Reporting Person (See Instructions) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>IA, OO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="1996" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1996"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1996" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCHEDULE 13G </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="cusipNumber1"/>
+      <w:bookmarkStart w:id="11" w:name="cusipNumber1"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5133" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1283"/>
+        <w:gridCol w:w="3850"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CUSIP No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3850" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>92840H400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="reportingPersonDetails1"/>
+      <w:bookmarkStart w:id="13" w:name="reportingPersonDetails1"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2195"/>
+        <w:gridCol w:w="8010"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Names of Reporting Persons </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Dr. Jeffrey R. Jay, M.D.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Check the appropriate box if a member of a Group (see instructions) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="7" name="Image7" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="7" name="Image7" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(a) </w:t>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="8" name="Image8" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="8" name="Image8" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId9"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">  (b) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Sec Use Only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Citizenship or Place of Organization </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNITED STATES </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Number of Shares Beneficially Owned by Each Reporting Person With:</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="3032" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="28" w:type="dxa"/>
+                <w:left w:w="28" w:type="dxa"/>
+                <w:bottom w:w="28" w:type="dxa"/>
+                <w:right w:w="28" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="242"/>
+              <w:gridCol w:w="2790"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="242" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>5</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2790" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t xml:space="preserve">Sole Voting Power </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>0.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="242" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>6</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2790" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t xml:space="preserve">Shared Voting Power </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>2,055,834.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="242" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>7</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2790" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t xml:space="preserve">Sole Dispositive Power </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>0.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="242" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>8</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2790" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t xml:space="preserve">Shared Dispositive Power </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>2,055,834.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aggregate Amount Beneficially Owned by Each Reporting Person </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2,055,834.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Check box if the aggregate amount in row (9) excludes certain shares (See Instructions) </w:t>
+              <w:br/>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="9" name="Image9" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="9" name="Image9" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId10"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Percent of class represented by amount in row (9) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.95 % </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Type of Reporting Person (See Instructions) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>HC, IN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="1996" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1996"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1996" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCHEDULE 13G </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="cusipNumber2"/>
+      <w:bookmarkStart w:id="15" w:name="cusipNumber2"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5133" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1283"/>
+        <w:gridCol w:w="3850"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1283" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>CUSIP No.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3850" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>92840H400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="reportingPersonDetails2"/>
+      <w:bookmarkStart w:id="17" w:name="reportingPersonDetails2"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2195"/>
+        <w:gridCol w:w="8010"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Names of Reporting Persons </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Ms. Lillian Nordahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Check the appropriate box if a member of a Group (see instructions) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="10" name="Image10" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="10" name="Image10" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId11"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(a) </w:t>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="11" name="Image11" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="11" name="Image11" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId12"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">  (b) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Sec Use Only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Citizenship or Place of Organization </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNITED STATES </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Number of Shares Beneficially Owned by Each Reporting Person With:</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="3032" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="28" w:type="dxa"/>
+                <w:left w:w="28" w:type="dxa"/>
+                <w:bottom w:w="28" w:type="dxa"/>
+                <w:right w:w="28" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="242"/>
+              <w:gridCol w:w="2790"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="242" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>5</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2790" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t xml:space="preserve">Sole Voting Power </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>0.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="242" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>6</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2790" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t xml:space="preserve">Shared Voting Power </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>2,055,834.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="242" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>7</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2790" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t xml:space="preserve">Sole Dispositive Power </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>0.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="242" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>8</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2790" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t xml:space="preserve">Shared Dispositive Power </w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>2,055,834.00</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aggregate Amount Beneficially Owned by Each Reporting Person </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2,055,834.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Check box if the aggregate amount in row (9) excludes certain shares (See Instructions) </w:t>
+              <w:br/>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="12" name="Image12" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="12" name="Image12" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId13"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Percent of class represented by amount in row (9) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.95 % </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8010" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Type of Reporting Person (See Instructions) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>HC, IN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="1996" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1996"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1996" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCHEDULE 13G </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="item1to9"/>
+      <w:bookmarkStart w:id="19" w:name="item1to9"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1155"/>
+        <w:gridCol w:w="8895"/>
+        <w:gridCol w:w="155"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Item 1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Name of issuer: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Vistagen Therapeutics, Inc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(b)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Address of issuer's principal executive offices: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>343 Allerton Avenue, South San Francisco, CA 94080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Item 2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Name of person filing: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Great Point Partners, LLC Dr. Jeffrey R. Jay, M.D. Ms. Lillian Nordahl The Reporting Persons have entered into a Joint Filing Agreement, dated February 17, 2026, a copy of which is filed with this SCHEDULE 13G/A as Exhibit A, pursuant to which the Reporting Persons have agreed to file this statement jointly in accordance with the provisions of Rule 13d-1(k)(1) under the Act.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(b)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Address or principal business office or, if none, residence: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>The address of the principal business office of each of the Reporting Persons is 165 Mason Street, 3rd Floor Greenwich, CT 06830</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(c)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Citizenship: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Great Point Partners, LLC is a limited liability company organized under the laws of the State of Delaware. Dr. Jeffrey R. Jay, M.D. is a citizen of the United States. Ms. Lillian Nordahl is a citizen of the United States.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(d)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Title of class of securities: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Common Stock, $0.001 par value per share</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(e)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CUSIP No.: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>92840H400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Item 3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>If this statement is filed pursuant to §§ 240.13d-1(b) or 240.13d-2(b) or (c), check whether the person filing is a:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="13" name="Image13" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="13" name="Image13" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId14"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Broker or dealer registered under section 15 of the Act (15 U.S.C. 78o); </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(b)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="14" name="Image14" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="14" name="Image14" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId15"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bank as defined in section 3(a)(6) of the Act (15 U.S.C. 78c); </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(c)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="15" name="Image15" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="15" name="Image15" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId16"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Insurance company as defined in section 3(a)(19) of the Act (15 U.S.C. 78c); </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(d)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="16" name="Image16" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="16" name="Image16" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId17"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Investment company registered under section 8 of the Investment Company Act of 1940 (15 U.S.C. 80a-8); </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(e)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="17" name="Image17" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="17" name="Image17" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId18"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">An investment adviser in accordance with § 240.13d-1(b)(1)(ii)(E); </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(f)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="18" name="Image18" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="18" name="Image18" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId19"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">An employee benefit plan or endowment fund in accordance with § 240.13d-1(b)(1)(ii)(F); </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(g)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="19" name="Image19" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="19" name="Image19" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId20"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A parent holding company or control person in accordance with § 240.13d-1(b)(1)(ii)(G); </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(h)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="20" name="Image20" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="20" name="Image20" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId21"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A savings associations as defined in Section 3(b) of the Federal Deposit Insurance Act (12 U.S.C. 1813); </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(i)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="21" name="Image21" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="21" name="Image21" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId22"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A church plan that is excluded from the definition of an investment company under section 3(c)(14) of the Investment Company Act of 1940 (15 U.S.C. 80a-3); </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(j)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="22" name="Image22" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="22" name="Image22" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId23"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A non-U.S. institution in accordance with § 240.13d-1(b)(1)(ii)(J). If filing as a non-U.S. institution in accordance with § 240.13d-1(b)(1)(ii)(J), </w:t>
+              <w:br/>
+              <w:t xml:space="preserve">       please specify the type of institution: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(k)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="23" name="Image23" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="23" name="Image23" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId24"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Group, in accordance with Rule 240.13d-1(b)(1)(ii)(K). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9050" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Item 4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Ownership</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amount beneficially owned: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2,055,834</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(b)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Percent of class: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4.95  % </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>(c)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Number of shares as to which the person has: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(i) Sole power to vote or to direct the vote: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(ii) Shared power to vote or to direct the vote: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2,055,834</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(iii) Sole power to dispose or to direct the disposition of: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(iv) Shared power to dispose or to direct the disposition of: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>2,055,834 The information required by Items 4(a) - (c) is set forth in Rows (5) - (11) of the cover pages for the Reporting Persons and is incorporated herein by reference. The percentage set forth in Row (11) of the cover pages for the Reporting Persons are based on a total of 41,551,285 shares outstanding, which is the sum of (i) 39,495,451 common shares outstanding as reported by the Issuer in its Form 10-Q filed with the Securities and Exchange Commission (the "SEC") on November 12, 2025 and (ii) 2,055,834 shares of Common Stock issuable upon exercise of Warrants held by the reporting persons (subject to the Beneficial Ownership Cap). The reporting persons hold in the aggregate warrants to purchase 2,055,834 shares of Common Stock; however, the provisions of such warrants restrict the exercise of such warrants to the extent that, after giving effect to such exercise, the holder of the warrants and its affiliates, together with any other person or entities with which such holder would constitute a group, would beneficially own in excess of 9.99% of the number of shares of Common Stock outstanding immediately after giving effect to such exercise (the "Beneficial Ownership Cap"). As a result, all shares underlying such warrants are beneficially owned by the reporting persons.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Item 5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Ownership of 5 Percent or Less of a Class.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="142875" cy="142875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="24" name="Image24" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="24" name="Image24" descr=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:link="rId25"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="142875" cy="142875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ownership of 5 percent or less of a class </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Item 6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Ownership of more than 5 Percent on Behalf of Another Person.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">If any other person is known to have the right to receive or the power to direct the receipt of dividends from, or the proceeds from the sale of, such securities, a statement to that effect should be included in response to this item and, if such interest relates to more than 5 percent of the class, such person should be identified. A listing of the shareholders of an investment company registered under the Investment Company Act of 1940 or the beneficiaries of employee benefit plan, pension fund or endowment fund is not required. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>See Item 4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Item 7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Identification and Classification of the Subsidiary Which Acquired the Security Being Reported on by the Parent Holding Company or Control Person.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Not Applicable </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Item 8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Identification and Classification of Members of the Group.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Not Applicable </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Item 9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Notice of Dissolution of Group.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8895" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Not Applicable </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="155" w:type="dxa"/>
+            <w:tcBorders/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="certifications"/>
+      <w:bookmarkStart w:id="21" w:name="certifications"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1129"/>
+        <w:gridCol w:w="9076"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Item 10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9076" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>Certifications:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9076" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>By signing below I certify that, to the best of my knowledge and belief, the securities referred to above were not acquired and are not held for the purpose of or with the effect of changing or influencing the control of the issuer of the securities and were not acquired and are not held in connection with or as a participant in any transaction having that purpose or effect, other than activities solely in connection with a nomination under ?? 240.14a-11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="signatureInfo"/>
+      <w:bookmarkStart w:id="23" w:name="signatureInfo"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1759"/>
+        <w:gridCol w:w="8446"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t>SIGNATURE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8446" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8446" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">After reasonable inquiry and to the best of my knowledge and belief, I certify that the information set forth in this statement is true, complete and correct. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5598" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2799"/>
+        <w:gridCol w:w="2799"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2799" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="2656" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="28" w:type="dxa"/>
+                <w:left w:w="28" w:type="dxa"/>
+                <w:bottom w:w="28" w:type="dxa"/>
+                <w:right w:w="28" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2656"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2656" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Great Point Partners, LLC</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2799" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5869"/>
+        <w:gridCol w:w="4336"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5869" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="10205" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="28" w:type="dxa"/>
+                <w:left w:w="28" w:type="dxa"/>
+                <w:bottom w:w="28" w:type="dxa"/>
+                <w:right w:w="28" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1165"/>
+              <w:gridCol w:w="9040"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1165" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Signature:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9040" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>/s/ Dr. Jeffrey R. Jay, M.D</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1165" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Name/Title:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9040" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Dr. Jeffrey R. Jay, M.D - Senior Managing Member</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1165" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Date:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9040" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>02/17/2026</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4336" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5250" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2625"/>
+        <w:gridCol w:w="2625"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="2476" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="28" w:type="dxa"/>
+                <w:left w:w="28" w:type="dxa"/>
+                <w:bottom w:w="28" w:type="dxa"/>
+                <w:right w:w="28" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2476"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2476" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Dr. Jeffrey R. Jay, M.D.</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5743"/>
+        <w:gridCol w:w="4462"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5743" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="10205" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="28" w:type="dxa"/>
+                <w:left w:w="28" w:type="dxa"/>
+                <w:bottom w:w="28" w:type="dxa"/>
+                <w:right w:w="28" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1161"/>
+              <w:gridCol w:w="9044"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1161" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Signature:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9044" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>/s/ Dr. Jeffrey R. Jay, M.D</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1161" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Name/Title:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9044" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Dr. Jeffrey R. Jay, M.D</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1161" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Date:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9044" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>02/17/2026</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4462" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4332" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2166"/>
+        <w:gridCol w:w="2166"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2166" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="2041" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="28" w:type="dxa"/>
+                <w:left w:w="28" w:type="dxa"/>
+                <w:bottom w:w="28" w:type="dxa"/>
+                <w:right w:w="28" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="2041"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2041" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="0"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Ms. Lillian Nordahl</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2166" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5803"/>
+        <w:gridCol w:w="4402"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5803" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="10205" w:type="dxa"/>
+              <w:jc w:val="left"/>
+              <w:tblInd w:w="0" w:type="dxa"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblCellMar>
+                <w:top w:w="28" w:type="dxa"/>
+                <w:left w:w="28" w:type="dxa"/>
+                <w:bottom w:w="28" w:type="dxa"/>
+                <w:right w:w="28" w:type="dxa"/>
+              </w:tblCellMar>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="1176"/>
+              <w:gridCol w:w="9029"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1176" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Signature:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9029" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>/s/ Ms. Lillian Nordahl</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1176" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Name/Title:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9029" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Ms. Lillian Nordahl</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr>
+              <w:trPr/>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1176" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>Date:</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="9029" w:type="dxa"/>
+                  <w:tcBorders/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:pStyle w:val="TableContents"/>
+                    <w:bidi w:val="0"/>
+                    <w:spacing w:before="0" w:after="283"/>
+                    <w:jc w:val="left"/>
+                    <w:rPr/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr/>
+                    <w:t>02/17/2026</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4402" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10205" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10205"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10205" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exhibit Information </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10205" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:after="283"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t>JOINT FILING STATEMENT PURSUANT TO RULE 13d-1(k) The undersigned hereby agree as follows: (i) Each of them is individually eligible to use the SCHEDULE 13G/A to which this Exhibit is attached, and such SCHEDULE 13G/A is filed on behalf of each of them; and (ii) Each of them is responsible for the timely filing of such SCHEDULE 13G/A and any amendments thereto, and for the completeness and accuracy of the information concerning such person contained therein; but none of them is responsible for the completeness or accuracy of the information concerning the other persons making the filing, unless such person knows or has reason to believe that such information is inaccurate. Dated: February 17, 2026 Great Point Partners, LLC By: /s/ Dr. Jeffrey R. Jay, M.D. Dr. Jeffrey R. Jay, M.D., as Senior Managing Member Dr. Jeffrey R. Jay, M.D. By: /s/ Dr. Jeffrey R. Jay, M.D. Dr. Jeffrey R. Jay, M.D. Ms. Lillian Nordahl By: /s/ Ms. Lillian Nordahl Ms. Lillian Nordahl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="TextBody"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:after="283"/>
+        <w:jc w:val="left"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:w="11900" w:h="16838" w:orient="portrait"/>
-[...3 lines deleted...]
-      <w:pgMar w:left="1300" w:top="1440" w:right="1440" w:bottom="1440" w:gutter="0" w:footer="0" w:header="0"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:left="1134" w:right="567" w:gutter="0" w:header="0" w:top="567" w:footer="0" w:bottom="567"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Liberation Sans Unicode MS">
+    <w:charset w:val="01"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...1 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:defaultTabStop w:val="1134"/>
+  <w:autoHyphenation w:val="true"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
-  <w:themeFontLang w:val="en-US"/>
-[...2 lines deleted...]
-  <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Tahoma" w:cs="Noto Sans Devanagari"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="false"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="Tahoma" w:cs="Noto Sans Devanagari"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Heading"/>
+    <w:next w:val="TextBody"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans Unicode MS" w:hAnsi="Liberation Sans Unicode MS"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="44"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:styleId="EndnoteCharacters">
+    <w:name w:val="Endnote Characters"/>
+    <w:qFormat/>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:styleId="FootnoteCharacters">
+    <w:name w:val="Footnote Characters"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="InternetLink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HorizontalLine">
+    <w:name w:val="Horizontal Line"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextBody"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="double" w:sz="2" w:space="0" w:color="808080"/>
+      </w:pBdr>
+      <w:spacing w:before="0" w:after="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="12"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TextBody">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="283"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sender">
+    <w:name w:val="Envelope Return"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableContents">
+    <w:name w:val="Table Contents"/>
+    <w:basedOn w:val="TextBody"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="center" w:pos="4819" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9638" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="center" w:pos="4818" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9637" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1134"/>
+        <w:tab w:val="center" w:pos="4818" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9637" w:leader="none"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="TextBody"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="TextBody"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:cs="Noto Sans Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableHeading">
+    <w:name w:val="Table Heading"/>
+    <w:basedOn w:val="TableContents"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-checked.jpg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-unchecked.jpg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="https://cdn.kscope.io/box-checked.jpg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+</Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template/>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/7.3.7.2$Linux_X86_64 LibreOffice_project/30$Build-2</Application>
+  <AppVersion></AppVersion>
   <Pages>1</Pages>
-  <Words>0</Words>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>1592</Words>
+  <Characters>8050</Characters>
+  <CharactersWithSpaces>9590</CharactersWithSpaces>
+  <Paragraphs>261</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Windows User</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <dc:description/>
+  <dc:language>en-US</dc:language>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>